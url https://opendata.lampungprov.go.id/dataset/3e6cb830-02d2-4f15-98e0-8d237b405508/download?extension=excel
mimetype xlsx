--- v0 (2025-11-13)
+++ v1 (2026-09-17)
@@ -26,54 +26,54 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Nama Data</t>
   </si>
   <si>
     <t>Keterangan Data</t>
   </si>
   <si>
     <t>Jenis Data</t>
   </si>
   <si>
     <t>Termuat Dokumen Provinsi</t>
   </si>
   <si>
-    <t>Produksi benih Ikan Laut (Ekor)</t>
-[...2 lines deleted...]
-    <t>Berdasarkan Keputusan Menteri Kelautan dan Perikanan</t>
+    <t>Produksi Benih (ekor)</t>
+  </si>
+  <si>
+    <t>Berdasarkan portal satu data KKP</t>
   </si>
   <si>
     <t>Statistik</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Laporan Tahunan DKP Provinsi Lampung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -405,104 +405,104 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="E1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="F1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="I1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="J1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
-      <c r="H2" t="s">
-        <v>7</v>
+      <c r="H2">
+        <v>13670.91</v>
       </c>
       <c r="I2">
-        <v>12619680000</v>
+        <v>13314.754</v>
       </c>
       <c r="J2">
-        <v>12115980000</v>
+        <v>12067.649</v>
       </c>
       <c r="K2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>