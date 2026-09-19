--- v0 (2026-01-31)
+++ v1 (2026-09-19)
@@ -38,75 +38,75 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>kode_provinsi</t>
   </si>
   <si>
     <t>nama_provinsi</t>
   </si>
   <si>
     <t>kode_kabupaten_kota</t>
   </si>
   <si>
     <t>nama_kabupaten_kota</t>
   </si>
   <si>
     <t>Lampung</t>
   </si>
   <si>
+    <t>LAMPUNG UTARA</t>
+  </si>
+  <si>
+    <t>WAY KANAN</t>
+  </si>
+  <si>
+    <t>TULANG BAWANG</t>
+  </si>
+  <si>
+    <t>PESAWARAN</t>
+  </si>
+  <si>
     <t>LAMPUNG BARAT</t>
   </si>
   <si>
     <t>TANGGAMUS</t>
   </si>
   <si>
     <t>LAMPUNG SELATAN</t>
   </si>
   <si>
     <t>LAMPUNG TIMUR</t>
   </si>
   <si>
     <t>LAMPUNG TENGAH</t>
-  </si>
-[...10 lines deleted...]
-    <t>PESAWARAN</t>
   </si>
   <si>
     <t>PRINGSEWU</t>
   </si>
   <si>
     <t>MESUJI</t>
   </si>
   <si>
     <t>TULANG BAWANG BARAT</t>
   </si>
   <si>
     <t>PESISIR BARAT</t>
   </si>
   <si>
     <t>BANDAR LAMPUNG</t>
   </si>
   <si>
     <t>METRO</t>
   </si>
   <si>
     <t>PROVINSI LAMPUNG</t>
   </si>
 </sst>
 </file>
 
@@ -485,442 +485,442 @@
       </c>
       <c r="H1">
         <v>2018</v>
       </c>
       <c r="I1">
         <v>2019</v>
       </c>
       <c r="J1">
         <v>2020</v>
       </c>
       <c r="K1">
         <v>2021</v>
       </c>
       <c r="L1">
         <v>2022</v>
       </c>
       <c r="M1">
         <v>2023</v>
       </c>
       <c r="N1">
         <v>2024</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B2">
-        <v>-5.1490396</v>
+        <v>-4.8133905</v>
       </c>
       <c r="C2">
-        <v>104.1930918</v>
+        <v>104.7520939</v>
       </c>
       <c r="D2">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>6223</v>
+        <v>5397</v>
       </c>
       <c r="I2">
-        <v>6318</v>
+        <v>5506</v>
       </c>
       <c r="J2">
-        <v>6413</v>
+        <v>4328</v>
       </c>
       <c r="K2">
-        <v>6453</v>
+        <v>2525</v>
       </c>
       <c r="L2">
-        <v>6485</v>
+        <v>2625</v>
       </c>
       <c r="M2">
-        <v>2076</v>
+        <v>1707</v>
       </c>
       <c r="N2">
-        <v>2149</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B3">
-        <v>-5.3027489</v>
+        <v>-4.4963689</v>
       </c>
       <c r="C3">
         <v>104.5655273</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
       <c r="H3">
-        <v>7700</v>
+        <v>1681</v>
       </c>
       <c r="I3">
-        <v>7931</v>
+        <v>1848</v>
       </c>
       <c r="J3">
-        <v>7816</v>
+        <v>1742</v>
       </c>
       <c r="K3">
-        <v>8050</v>
+        <v>1763</v>
       </c>
       <c r="L3">
-        <v>8293</v>
+        <v>1784</v>
       </c>
       <c r="M3">
-        <v>2631</v>
+        <v>2150</v>
       </c>
       <c r="N3">
-        <v>9704</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B4">
-        <v>-5.5622614</v>
+        <v>-4.3176576</v>
       </c>
       <c r="C4">
-        <v>105.5474373</v>
+        <v>105.5005483</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
       <c r="H4">
-        <v>13859</v>
+        <v>494</v>
       </c>
       <c r="I4">
-        <v>16334</v>
+        <v>520</v>
       </c>
       <c r="J4">
-        <v>14413</v>
+        <v>520</v>
       </c>
       <c r="K4">
-        <v>15791</v>
+        <v>0</v>
       </c>
       <c r="L4">
-        <v>16816</v>
+        <v>0</v>
       </c>
       <c r="M4">
-        <v>5226</v>
+        <v>396</v>
       </c>
       <c r="N4">
-        <v>5487</v>
+        <v>416</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B5">
-        <v>-5.1134995</v>
+        <v>-5.493245</v>
       </c>
       <c r="C5">
-        <v>105.6881788</v>
+        <v>105.0791228</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>7372</v>
+        <v>4348</v>
       </c>
       <c r="I5">
-        <v>7415</v>
+        <v>5078</v>
       </c>
       <c r="J5">
-        <v>7701</v>
+        <v>5332</v>
       </c>
       <c r="K5">
-        <v>8573</v>
+        <v>5439</v>
       </c>
       <c r="L5">
-        <v>8627</v>
+        <v>5839</v>
       </c>
       <c r="M5">
-        <v>3033</v>
+        <v>3698</v>
       </c>
       <c r="N5">
-        <v>3073</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B6">
-        <v>-4.8008086</v>
+        <v>-5.1490396</v>
       </c>
       <c r="C6">
-        <v>105.3131185</v>
+        <v>104.1930918</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>1805</v>
+        <v>1801</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6">
-        <v>8982</v>
+        <v>6223</v>
       </c>
       <c r="I6">
-        <v>8694</v>
+        <v>6318</v>
       </c>
       <c r="J6">
-        <v>12537</v>
+        <v>6413</v>
       </c>
       <c r="K6">
-        <v>12892</v>
+        <v>6453</v>
       </c>
       <c r="L6">
-        <v>7506</v>
+        <v>6485</v>
       </c>
       <c r="M6">
-        <v>9653</v>
+        <v>2076</v>
       </c>
       <c r="N6">
-        <v>18892</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B7">
-        <v>-4.8133905</v>
+        <v>-5.3027489</v>
       </c>
       <c r="C7">
-        <v>104.7520939</v>
+        <v>104.5655273</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>1806</v>
+        <v>1802</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7">
-        <v>5397</v>
+        <v>7700</v>
       </c>
       <c r="I7">
-        <v>5506</v>
+        <v>7931</v>
       </c>
       <c r="J7">
-        <v>4328</v>
+        <v>7816</v>
       </c>
       <c r="K7">
-        <v>2525</v>
+        <v>8050</v>
       </c>
       <c r="L7">
-        <v>2625</v>
+        <v>8293</v>
       </c>
       <c r="M7">
-        <v>1707</v>
+        <v>2631</v>
       </c>
       <c r="N7">
-        <v>1724</v>
+        <v>9704</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B8">
-        <v>-4.4963689</v>
+        <v>-5.5622614</v>
       </c>
       <c r="C8">
-        <v>104.5655273</v>
+        <v>105.5474373</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8">
-        <v>1807</v>
+        <v>1803</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8">
-        <v>1681</v>
+        <v>13859</v>
       </c>
       <c r="I8">
-        <v>1848</v>
+        <v>16334</v>
       </c>
       <c r="J8">
-        <v>1742</v>
+        <v>14413</v>
       </c>
       <c r="K8">
-        <v>1763</v>
+        <v>15791</v>
       </c>
       <c r="L8">
-        <v>1784</v>
+        <v>16816</v>
       </c>
       <c r="M8">
-        <v>2150</v>
+        <v>5226</v>
       </c>
       <c r="N8">
-        <v>2193</v>
+        <v>5487</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B9">
-        <v>-4.3176576</v>
+        <v>-5.1134995</v>
       </c>
       <c r="C9">
-        <v>105.5005483</v>
+        <v>105.6881788</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9">
-        <v>1808</v>
+        <v>1804</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9">
-        <v>494</v>
+        <v>7372</v>
       </c>
       <c r="I9">
-        <v>520</v>
+        <v>7415</v>
       </c>
       <c r="J9">
-        <v>520</v>
+        <v>7701</v>
       </c>
       <c r="K9">
-        <v>0</v>
+        <v>8573</v>
       </c>
       <c r="L9">
-        <v>0</v>
+        <v>8627</v>
       </c>
       <c r="M9">
-        <v>396</v>
+        <v>3033</v>
       </c>
       <c r="N9">
-        <v>416</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B10">
-        <v>-5.493245</v>
+        <v>-4.8008086</v>
       </c>
       <c r="C10">
-        <v>105.0791228</v>
+        <v>105.3131185</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10">
-        <v>1809</v>
+        <v>1805</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
-        <v>4348</v>
+        <v>8982</v>
       </c>
       <c r="I10">
-        <v>5078</v>
+        <v>8694</v>
       </c>
       <c r="J10">
-        <v>5332</v>
+        <v>12537</v>
       </c>
       <c r="K10">
-        <v>5439</v>
+        <v>12892</v>
       </c>
       <c r="L10">
-        <v>5839</v>
+        <v>7506</v>
       </c>
       <c r="M10">
-        <v>3698</v>
+        <v>9653</v>
       </c>
       <c r="N10">
-        <v>3826</v>
+        <v>18892</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>-5.3539884</v>
       </c>
       <c r="C11">
         <v>104.9622498</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11">
         <v>1810</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11">